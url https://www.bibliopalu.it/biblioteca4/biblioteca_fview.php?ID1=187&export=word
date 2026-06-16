--- v0 (2026-01-09)
+++ v1 (2026-06-16)
@@ -66,82 +66,82 @@
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Autore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">HENRYI CHARRIERE</w:t>
+              <w:t xml:space="preserve">CESARECREMONINI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Titolo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">PAPILLON</w:t>
+              <w:t xml:space="preserve">LET THEM TALK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Editore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -159,51 +159,51 @@
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Anno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1970</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Luogo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>