--- v0 (2026-01-12)
+++ v1 (2026-11-01)
@@ -35,175 +35,175 @@
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Codice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Y3n23</w:t>
+              <w:t xml:space="preserve">Y2n23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Autore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">PAOLA ZANNONER</w:t>
+              <w:t xml:space="preserve">ANDREA CASCHETTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Titolo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">DANCE!</w:t>
+              <w:t xml:space="preserve">DOVE NASCE L'ARCOBALENO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Editore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">MONDADORI EDITORE</w:t>
+              <w:t xml:space="preserve">GIUNTI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Anno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2010</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Luogo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -314,51 +314,51 @@
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Collocazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Y3</w:t>
+              <w:t xml:space="preserve">Y2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:gridSpan w:val="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Supporto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>